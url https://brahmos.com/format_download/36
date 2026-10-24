--- v0 (2026-09-13)
+++ v1 (2026-10-24)
@@ -86,86 +86,95 @@
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2196465" cy="1490345"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="0">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="3F3C6DE3" w14:textId="6A50B855" w:rsidR="00745024" w:rsidRDefault="009E38BB">
+                                <w:p w14:paraId="3F3C6DE3" w14:textId="3FECB528" w:rsidR="00745024" w:rsidRDefault="009E38BB">
                                   <w:pPr>
                                     <w:pStyle w:val="FrameContents"/>
                                     <w:widowControl w:val="0"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Last Date of Receipt: </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
+                                  <w:r w:rsidR="00571454">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>31 Oct</w:t>
+                                  </w:r>
                                   <w:r w:rsidR="003C36BC">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">24 Sep </w:t>
+                                    <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r w:rsidR="002A3BDD">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>2026</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="0C5086AB" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
                                   <w:pPr>
                                     <w:pStyle w:val="FrameContents"/>
                                     <w:widowControl w:val="0"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                                 <w:p w14:paraId="084B0280" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
                                   <w:pPr>
                                     <w:pStyle w:val="FrameContents"/>
@@ -291,136 +300,127 @@
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Delhi Cantt, New Delhi 110010</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="73C1EE86" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
                                   <w:pPr>
                                     <w:pStyle w:val="FrameContents"/>
                                     <w:widowControl w:val="0"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">(Applications received through </w:t>
-[...17 lines deleted...]
-                                    <w:t xml:space="preserve"> or any other mode except as specified above will be summarily rejected)</w:t>
+                                    <w:t>(Applications received through Email or any other mode except as specified above will be summarily rejected)</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="71E8820A" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
                                   <w:pPr>
                                     <w:pStyle w:val="FrameContents"/>
                                     <w:widowControl w:val="0"/>
                                     <w:jc w:val="both"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="16C4A405" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-18.05pt;margin-top:-8.95pt;width:172.95pt;height:117.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0p6fyBwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpyzZqulp1KUJa&#10;FqSFD3AdJ7FwPGbsNilfz9jtdiu4rcjBmsnYz2/ePK9ux96wg0KvwVa8mOScKSuh1rat+I/v23c3&#10;nPkgbC0MWFXxo/L8dv32zWpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGWp2AD2IlCKbVajGAi9&#10;N9k0zxfZAFg7BKm8p7/3pyJfJ/ymUTJ8bRqvAjMVJ24hrZjWXVyz9UqULQrXaXmmIV7Bohfa0qUX&#10;qHsRBNuj/geq1xLBQxMmEvoMmkZLlXqgbor8r26eOuFU6oXE8e4ik/9/sPLx8OS+YaTu3QPIn55Z&#10;2HTCtuoOEYZOiZquK6JQ2eB8eTkQE09H2W74AjWNVuwDJA3GBvsISN2xMUl9vEitxsAk/ZwWy8Vs&#10;MedMUq2YLfP3s3m6Q5TPxx368ElBz2JQcaRZJnhxePAh0hHl85ZEH4yut9qYlGC72xhkB0Fz36bv&#10;jO6vtxnLhkjtted7Hci9RvcVv8njd/JTFO2jrZO3gtDmFBNfY88qRuGiR30Zxt1IG2O4g/pIeiKc&#10;XEqvioIO8DdnAzm04v7XXqDizHy2NJNlMZtFS6dkNv8wpQSvK7vrirCSoCoeODuFm3B6BnuHuu3o&#10;piLJYOGO5tjopPALqzNvcmES/vxios2v87Tr5V2v/wAAAP//AwBQSwMEFAAGAAgAAAAhAJ+L8Jzh&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2GZgrd2N63EJmZTRMlJEBprz9vs&#10;NAndj5DdttFf73iytxnm4Z3nLTaTNeyCY+i9k5AsBDB0jde9ayXsPqv5GliIymllvEMJ3xhgU97f&#10;FSrX/uq2eKljyyjEhVxJ6GIccs5D06FVYeEHdHQ7+tGqSOvYcj2qK4Vbw5dCpNyq3tGHTg342mFz&#10;qs9WQr/Pmp/36qvG9u30EbdG7B+rnZQPs+nlGVjEKf7D8KdP6lCS08GfnQ7MSJiv0oRQGpKnDBgR&#10;K5FRmYOEZZKugZcFv+1Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0p6fyBwIAAB8E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCfi/Cc4QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" strokecolor="white" strokeweight="0">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="3F3C6DE3" w14:textId="6A50B855" w:rsidR="00745024" w:rsidRDefault="009E38BB">
+                          <w:p w14:paraId="3F3C6DE3" w14:textId="3FECB528" w:rsidR="00745024" w:rsidRDefault="009E38BB">
                             <w:pPr>
                               <w:pStyle w:val="FrameContents"/>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Last Date of Receipt: </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:r w:rsidR="00571454">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>31 Oct</w:t>
+                            </w:r>
                             <w:r w:rsidR="003C36BC">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">24 Sep </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="002A3BDD">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>2026</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0C5086AB" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
                             <w:pPr>
                               <w:pStyle w:val="FrameContents"/>
                               <w:widowControl w:val="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="084B0280" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
                             <w:pPr>
                               <w:pStyle w:val="FrameContents"/>
@@ -546,69 +546,51 @@
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Delhi Cantt, New Delhi 110010</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="73C1EE86" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
                             <w:pPr>
                               <w:pStyle w:val="FrameContents"/>
                               <w:widowControl w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(Applications received through </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> or any other mode except as specified above will be summarily rejected)</w:t>
+                              <w:t>(Applications received through Email or any other mode except as specified above will be summarily rejected)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="71E8820A" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
                             <w:pPr>
                               <w:pStyle w:val="FrameContents"/>
                               <w:widowControl w:val="0"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10538" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="44082BD1" w14:textId="7A73D00C" w:rsidR="00745024" w:rsidRDefault="002A3BDD">
             <w:pPr>
@@ -996,63 +978,52 @@
           </w:p>
           <w:p w14:paraId="68574A82" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="252" w:hanging="252"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications should be tagged (no loose papers) with all enclosures                                                     in the following </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Applications should be tagged (no loose papers) with all enclosures                                                     in the following order :</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="77D25A6E" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="439" w:hanging="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Application format filled in and photo pasted properly to avoid peel off</w:t>
@@ -1085,69 +1056,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5AC35EE7" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="439" w:right="-391" w:hanging="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proof of Date of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Copies of all Educational Certificates/Mark sheets starting with 10</w:t>
+              <w:t>Proof of Date of Birth , Copies of all Educational Certificates/Mark sheets starting with 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="141C9FC8" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:ind w:left="439"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1832,87 +1785,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224F0150" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date of </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> format)</w:t>
+              <w:t>Date of Birth(dd mm yyyy format)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BF2116F" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4067,87 +3984,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7533" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66D127C5" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(STD </w:t>
-[...35 lines deleted...]
-              <w:t>Phone number)</w:t>
+              <w:t>(STD Code)                                                          (Phone number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745024" w14:paraId="33A3203C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="058890D0" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4426,69 +4307,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B4669B2" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> not prefix '</w:t>
+              <w:t>(do not prefix '</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1751AE94" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:permStart w:id="1800104646" w:edGrp="everyone"/>
             <w:permStart w:id="28077266" w:edGrp="everyone"/>
             <w:permStart w:id="1802588704" w:edGrp="everyone"/>
             <w:permStart w:id="239602124" w:edGrp="everyone"/>
             <w:permStart w:id="83893616" w:edGrp="everyone"/>
             <w:permStart w:id="1087796636" w:edGrp="everyone"/>
             <w:permStart w:id="1267868412" w:edGrp="everyone"/>
             <w:permStart w:id="587031155" w:edGrp="everyone"/>
             <w:permStart w:id="1123681394" w:edGrp="everyone"/>
             <w:permStart w:id="439104932" w:edGrp="everyone"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -6298,89 +6161,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Graduation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C54249E" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">BA / </w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> /Others</w:t>
+              <w:t>BA / B.Sc / B.Com /Others</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1744D467" w14:textId="35BC7AEF" w:rsidR="00745024" w:rsidRDefault="00745024" w:rsidP="002A3BDD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46953AC0" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
@@ -6488,71 +6313,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="237052DF" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Attach </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> copies of Mark sheets and Certificates)</w:t>
+              <w:t>(Attach self attested copies of Mark sheets and Certificates)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2727F47A" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42DAC064" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
@@ -6863,71 +6668,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="345468BA" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Attach </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> copies of Mark sheets and Certificates)</w:t>
+              <w:t>(Attach self attested copies of Mark sheets and Certificates)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="254285D5" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04150331" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
@@ -7699,107 +7484,61 @@
               <w:widowControl w:val="0"/>
               <w:ind w:left="1064" w:hanging="1064"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Experience:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Attach detailed resume, </w:t>
-[...44 lines deleted...]
-              <w:t>Certificate</w:t>
+              <w:t xml:space="preserve"> (Attach detailed resume, Appointment  / Relieving letters (as applicable) and  Latest Salary Certificate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745024" w14:paraId="3211033C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F81B4E5" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -7816,63 +7555,52 @@
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E0582BD" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name &amp; Address of the </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Name &amp; Address of the Organisation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64758CC9" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -8304,148 +8032,94 @@
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37D632A0" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Type of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Permanent </w:t>
+              <w:t xml:space="preserve">Type of Job : Permanent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F60FD84" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If on </w:t>
-[...35 lines deleted...]
-              <w:t>_____________________________</w:t>
+              <w:t>If on Contract : Date of Tenure Completion  ______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36EA7F2E" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Duties and responsibilities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D1DD376" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
@@ -9256,69 +8930,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Designation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08330282" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Type of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Permanent </w:t>
+              <w:t xml:space="preserve">Type of Job : Permanent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
@@ -9387,71 +9043,51 @@
             </w:pPr>
             <w:permStart w:id="1840783634" w:edGrp="everyone"/>
             <w:permStart w:id="945358372" w:edGrp="everyone"/>
             <w:permEnd w:id="1840783634"/>
             <w:permEnd w:id="945358372"/>
           </w:p>
           <w:p w14:paraId="73897108" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Attach </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Relieving letters – self attested)</w:t>
+              <w:t>(Attach Appointment  / Relieving letters – self attested)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745024" w14:paraId="77248753" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2047"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="077E96CE" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -9481,62 +9117,52 @@
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E6C0AC5" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="254" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>M/s……………….……</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>M/s……………….………..</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31E5E84E" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9604,69 +9230,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Designation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="389F8EB5" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Type of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Permanent </w:t>
+              <w:t xml:space="preserve">Type of Job : Permanent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
@@ -9986,159 +9594,111 @@
               <w:t>other than family members):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24B8FC00" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67A85919" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="164"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t>/Ms</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mr/Ms</w:t>
             </w:r>
             <w:permStart w:id="2095668082" w:edGrp="everyone"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.….…………………………………………………………………………………</w:t>
-[...17 lines deleted...]
-              <w:t>……… Tel. / Mobile No</w:t>
+              <w:t>.….……………………………………………………………………………………..……… Tel. / Mobile No</w:t>
             </w:r>
             <w:permStart w:id="1536445924" w:edGrp="everyone"/>
             <w:permEnd w:id="2095668082"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………………………………………………</w:t>
             </w:r>
             <w:permEnd w:id="1536445924"/>
           </w:p>
           <w:p w14:paraId="406F10C3" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="164"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FE2EC44" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="164"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-              <w:t>Ms</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mr/Ms</w:t>
             </w:r>
             <w:permStart w:id="928449113" w:edGrp="everyone"/>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………… Tel / Mobile No</w:t>
             </w:r>
             <w:permStart w:id="1689662783" w:edGrp="everyone"/>
             <w:permEnd w:id="928449113"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…………………………………………………….</w:t>
             </w:r>
             <w:permEnd w:id="1689662783"/>
           </w:p>
           <w:p w14:paraId="3F8EEE54" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="164"/>
               <w:contextualSpacing/>
@@ -11659,69 +11219,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F506CF7" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passport size </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Passport size self attested </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Photograph</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B712749" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="00745024">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -11829,69 +11371,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Age Proof</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="382DAD0C" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> photocopy of 10</w:t>
+              <w:t>(Self attested photocopy of 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Certificate / Mark sheet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -11974,67 +11498,57 @@
             <w:permEnd w:id="1078089965"/>
             <w:permEnd w:id="848000269"/>
             <w:permEnd w:id="725300701"/>
             <w:permEnd w:id="1008020300"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BB0FDD7" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Self Attested</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Photocopy of Certificates and Mark sheets of Educational Qualifications</w:t>
+              <w:t>Self Attested Photocopy of Certificates and Mark sheets of Educational Qualifications</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50071C83" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(10th, 12th, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12043,69 +11557,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Post graduation or others if any)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BDDADB9" w14:textId="77777777" w:rsidR="00745024" w:rsidRDefault="009E38BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(Note : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Certificate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -14061,76 +13557,78 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="900481823">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="544682208">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1168792476">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="400980607">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1298948378">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2014142898">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8X7m8x0WvTFJudq7VTY0KQbPZNhCB0Arhzd5OP5eXlMl268uFtMB4Wgo9xUE0hUWAoD6/vsA2qthyhE9KJ4ZfA==" w:salt="Eg4WDfApOaL7swFq0hCEgA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="IqM6d8oIuyxm9Gfk5h2/uxmuQ0+SJO5oOGnKW9iUyn4TLhglueVXTdt83M+zv2ue0YGSGKXtGllRS/YXOsw+Yw==" w:salt="0ifAlO80RSysmPlNHd3CgA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00745024"/>
     <w:rsid w:val="00006B7D"/>
     <w:rsid w:val="000D5B9C"/>
     <w:rsid w:val="000F0040"/>
     <w:rsid w:val="001646A0"/>
     <w:rsid w:val="002167B0"/>
     <w:rsid w:val="002A3BDD"/>
     <w:rsid w:val="002F74A7"/>
     <w:rsid w:val="003A3BC1"/>
     <w:rsid w:val="003C36BC"/>
     <w:rsid w:val="005225B9"/>
+    <w:rsid w:val="00571454"/>
+    <w:rsid w:val="0059150A"/>
     <w:rsid w:val="00745024"/>
     <w:rsid w:val="009E38BB"/>
     <w:rsid w:val="00A82B71"/>
     <w:rsid w:val="00AE0A42"/>
     <w:rsid w:val="00B16344"/>
     <w:rsid w:val="00B44DC3"/>
     <w:rsid w:val="00C51EDB"/>
     <w:rsid w:val="00C5528C"/>
     <w:rsid w:val="00D4435F"/>
     <w:rsid w:val="00E16432"/>
     <w:rsid w:val="00ED304D"/>
     <w:rsid w:val="00EE4F6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>