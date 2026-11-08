--- v0 (2026-08-31)
+++ v1 (2026-11-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-[...14 lines deleted...]
-</Types>
+<ns0:Types xmlns:ns0="http://schemas.openxmlformats.org/package/2006/content-types">
+  <ns0:Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <ns0:Default Extension="xml" ContentType="application/xml"/>
+  <ns0:Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <ns0:Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <ns0:Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <ns0:Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <ns0:Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <ns0:Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <ns0:Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <ns0:Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <ns0:Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <ns0:Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <ns0:Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <ns0:Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+</ns0:Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
+<ns0:Relationships xmlns:ns0="http://schemas.openxmlformats.org/package/2006/relationships"><ns0:Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><ns0:Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><ns0:Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></ns0:Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="120"/>
         <w:gridCol w:w="2758"/>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="6140"/>
         <w:gridCol w:w="942"/>
         <w:gridCol w:w="289"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A0894" w:rsidRPr="005330E9" w14:paraId="14841EEE" w14:textId="77777777" w:rsidTr="006E761A">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="120" w:type="dxa"/>
           <w:trHeight w:val="630"/>
@@ -14557,70 +14557,31 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF10169-B0C4-47F0-ABDE-B5CDA10610A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ns0:Properties xmlns:ns0="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...6 lines deleted...]
-</cp:coreProperties>
+<ns0:coreProperties xmlns:ns0="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>